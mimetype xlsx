--- v0 (2026-05-10)
+++ v1 (2026-07-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bab5f51819749ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69944cfb305741e188a1b5256af87105.psmdcp" Id="Rdbe3ed0dc4c04d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b5cbe35b7f41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63742b2c87bf41ffa349b9ccac1b0760.psmdcp" Id="R0c81a89072dd4e2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Shifts" sheetId="2" r:id="rId2"/>
     <x:sheet name="NonWorkingDays" sheetId="3" r:id="rId3"/>
     <x:sheet name="Holidays" sheetId="4" r:id="rId4"/>
     <x:sheet name="Resources" sheetId="5" r:id="rId5"/>
     <x:sheet name="ResourceUnavailability" sheetId="6" r:id="rId6"/>
     <x:sheet name="Jobs" sheetId="7" r:id="rId7"/>
     <x:sheet name="Options" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
@@ -145,57 +145,57 @@
   <x:si>
     <x:t>SetupTime (min)</x:t>
   </x:si>
   <x:si>
     <x:t>DependsOnJobId</x:t>
   </x:si>
   <x:si>
     <x:t>LaborRole</x:t>
   </x:si>
   <x:si>
     <x:t>LaborHeadcount</x:t>
   </x:si>
   <x:si>
     <x:t>LaborMinSkill</x:t>
   </x:si>
   <x:si>
     <x:t>Setting</x:t>
   </x:si>
   <x:si>
     <x:t>Value</x:t>
   </x:si>
   <x:si>
     <x:t>PlanningStart</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-05-10T00:00</x:t>
+    <x:t>2026-07-09T00:00</x:t>
   </x:si>
   <x:si>
     <x:t>PlanningEnd</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-05-24T00:00</x:t>
+    <x:t>2026-07-23T00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Heuristic</x:t>
   </x:si>
   <x:si>
     <x:t>Auto</x:t>
   </x:si>
   <x:si>
     <x:t>Objective</x:t>
   </x:si>
   <x:si>
     <x:t>MinimizeTardiness</x:t>
   </x:si>
   <x:si>
     <x:t>AllowOvertimeGaps</x:t>
   </x:si>
   <x:si>
     <x:t>false</x:t>
   </x:si>
   <x:si>
     <x:t>RequireShiftAlignment</x:t>
   </x:si>
   <x:si>
     <x:t>true</x:t>
   </x:si>