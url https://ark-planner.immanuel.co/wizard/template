--- v1 (2026-07-09)
+++ v2 (2026-09-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b5cbe35b7f41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63742b2c87bf41ffa349b9ccac1b0760.psmdcp" Id="R0c81a89072dd4e2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb3ffd02f334c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16188b905268472fac571ead003b0d03.psmdcp" Id="R7fe908cc5293434e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Shifts" sheetId="2" r:id="rId2"/>
     <x:sheet name="NonWorkingDays" sheetId="3" r:id="rId3"/>
     <x:sheet name="Holidays" sheetId="4" r:id="rId4"/>
     <x:sheet name="Resources" sheetId="5" r:id="rId5"/>
     <x:sheet name="ResourceUnavailability" sheetId="6" r:id="rId6"/>
     <x:sheet name="Jobs" sheetId="7" r:id="rId7"/>
     <x:sheet name="Options" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
@@ -145,57 +145,57 @@
   <x:si>
     <x:t>SetupTime (min)</x:t>
   </x:si>
   <x:si>
     <x:t>DependsOnJobId</x:t>
   </x:si>
   <x:si>
     <x:t>LaborRole</x:t>
   </x:si>
   <x:si>
     <x:t>LaborHeadcount</x:t>
   </x:si>
   <x:si>
     <x:t>LaborMinSkill</x:t>
   </x:si>
   <x:si>
     <x:t>Setting</x:t>
   </x:si>
   <x:si>
     <x:t>Value</x:t>
   </x:si>
   <x:si>
     <x:t>PlanningStart</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-07-09T00:00</x:t>
+    <x:t>2026-09-07T00:00</x:t>
   </x:si>
   <x:si>
     <x:t>PlanningEnd</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-07-23T00:00</x:t>
+    <x:t>2026-09-21T00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Heuristic</x:t>
   </x:si>
   <x:si>
     <x:t>Auto</x:t>
   </x:si>
   <x:si>
     <x:t>Objective</x:t>
   </x:si>
   <x:si>
     <x:t>MinimizeTardiness</x:t>
   </x:si>
   <x:si>
     <x:t>AllowOvertimeGaps</x:t>
   </x:si>
   <x:si>
     <x:t>false</x:t>
   </x:si>
   <x:si>
     <x:t>RequireShiftAlignment</x:t>
   </x:si>
   <x:si>
     <x:t>true</x:t>
   </x:si>